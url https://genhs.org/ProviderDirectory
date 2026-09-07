--- v7 (2026-08-18)
+++ v8 (2026-09-07)
@@ -5,93 +5,93 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://genhsorg-my.sharepoint.com/personal/pmanam_genhs_org/Documents/Reports, Tickets, Projects/Provider Directories/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="17" documentId="8_{682D9CD2-493B-42DD-9F9C-21FCFBD14B45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{01FEEB66-65BE-48F3-AD79-BCA7BCCBAF10}"/>
+  <xr:revisionPtr revIDLastSave="18" documentId="8_{5A9A30C2-A653-4B44-8682-1667DA9D2B05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{90CE7D8E-1DD1-4F65-8F12-5A85AACA554D}"/>
   <bookViews>
     <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21240" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tag Lines" sheetId="1" r:id="rId1"/>
     <sheet name="Genesee County" sheetId="2" r:id="rId2"/>
     <sheet name="Adult Services" sheetId="3" r:id="rId3"/>
     <sheet name="Children Services" sheetId="4" r:id="rId4"/>
     <sheet name="Out-Of-County Services" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Out-Of-County Services'!$A$3:$S$55</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10194" uniqueCount="1152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10178" uniqueCount="1153">
   <si>
     <t>Last Updated :</t>
   </si>
   <si>
     <t>GENESEE COUNTY PROVIDERS</t>
   </si>
   <si>
     <t>Adult/ Children Services</t>
   </si>
   <si>
     <t xml:space="preserve">Type of Services </t>
   </si>
   <si>
     <t>Corporation Name</t>
   </si>
   <si>
     <t>Program/Home</t>
   </si>
   <si>
     <t>Program Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
@@ -3503,50 +3503,53 @@
     <t>3374 S Center Rd</t>
   </si>
   <si>
     <t>Language Line, Braille signage, screens for communication, TTY machines</t>
   </si>
   <si>
     <t>sign language</t>
   </si>
   <si>
     <t>language line</t>
   </si>
   <si>
     <t>Flatrock Manor, Inc</t>
   </si>
   <si>
     <t>Tanbark</t>
   </si>
   <si>
     <t>6294 Tanbark Ct</t>
   </si>
   <si>
     <t>989-355-0547</t>
   </si>
   <si>
     <t>flatrockinc.org</t>
+  </si>
+  <si>
+    <t>111 E. Court St, Suite 3D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -7094,51 +7097,51 @@
     <row r="83" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="84" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="85" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="86" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="87" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="88" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="89" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="91" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup scale="64" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S273"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38.140625" customWidth="1"/>
     <col min="3" max="3" width="113.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="43.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.140625" customWidth="1"/>
     <col min="6" max="6" width="16" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="31" customWidth="1"/>
     <col min="10" max="10" width="29.7109375" customWidth="1"/>
     <col min="11" max="11" width="24.42578125" customWidth="1"/>
     <col min="12" max="12" width="88.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="86.28515625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="124.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="46" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="29.28515625" customWidth="1"/>
     <col min="17" max="17" width="19.7109375" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" customWidth="1"/>
     <col min="19" max="19" width="27.7109375" customWidth="1"/>
   </cols>
   <sheetData>
@@ -7365,51 +7368,51 @@
     <row r="12" spans="1:18" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="28"/>
       <c r="B12" s="28"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="1"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
     </row>
     <row r="13" spans="1:18" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="30">
-        <v>46240</v>
+        <v>46267</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
     </row>
     <row r="14" spans="1:18" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="9"/>
       <c r="B14" s="10"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="2"/>
@@ -16662,60 +16665,60 @@
       </c>
       <c r="Q172" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R172" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S172" s="38" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="173" spans="1:19" s="5" customFormat="1" ht="67.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A173" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B173" s="38" t="s">
         <v>619</v>
       </c>
       <c r="C173" s="38" t="s">
         <v>627</v>
       </c>
       <c r="D173" s="38" t="s">
         <v>627</v>
       </c>
       <c r="E173" s="38" t="s">
-        <v>628</v>
+        <v>1152</v>
       </c>
       <c r="F173" s="38" t="s">
         <v>26</v>
       </c>
       <c r="G173" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H173" s="38">
-        <v>48532</v>
+        <v>48502</v>
       </c>
       <c r="I173" s="38" t="s">
         <v>629</v>
       </c>
       <c r="J173" s="38" t="s">
         <v>630</v>
       </c>
       <c r="K173" s="38" t="s">
         <v>1005</v>
       </c>
       <c r="L173" s="38" t="s">
         <v>128</v>
       </c>
       <c r="M173" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N173" s="38" t="s">
         <v>30</v>
       </c>
       <c r="O173" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P173" s="38" t="s">
         <v>31</v>
       </c>
@@ -20552,60 +20555,60 @@
       </c>
       <c r="Q238" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R238" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S238" s="38" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="239" spans="1:19" s="5" customFormat="1" ht="67.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B239" s="38" t="s">
         <v>757</v>
       </c>
       <c r="C239" s="38" t="s">
         <v>627</v>
       </c>
       <c r="D239" s="38" t="s">
         <v>627</v>
       </c>
       <c r="E239" s="38" t="s">
-        <v>628</v>
+        <v>1152</v>
       </c>
       <c r="F239" s="38" t="s">
         <v>26</v>
       </c>
       <c r="G239" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H239" s="38">
-        <v>48532</v>
+        <v>48502</v>
       </c>
       <c r="I239" s="38" t="s">
         <v>629</v>
       </c>
       <c r="J239" s="38" t="s">
         <v>630</v>
       </c>
       <c r="K239" s="38" t="s">
         <v>631</v>
       </c>
       <c r="L239" s="38" t="s">
         <v>744</v>
       </c>
       <c r="M239" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N239" s="38" t="s">
         <v>30</v>
       </c>
       <c r="O239" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P239" s="38" t="s">
         <v>31</v>
       </c>
@@ -32134,60 +32137,60 @@
       <c r="O175" s="38" t="s">
         <v>31</v>
       </c>
       <c r="P175" s="39" t="s">
         <v>32</v>
       </c>
       <c r="Q175" s="38" t="s">
         <v>30</v>
       </c>
       <c r="R175" s="38" t="s">
         <v>34</v>
       </c>
       <c r="S175" s="44"/>
     </row>
     <row r="176" spans="1:19" s="11" customFormat="1" ht="67.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A176" s="38" t="s">
         <v>619</v>
       </c>
       <c r="B176" s="38" t="s">
         <v>627</v>
       </c>
       <c r="C176" s="38" t="s">
         <v>627</v>
       </c>
       <c r="D176" s="38" t="s">
-        <v>628</v>
+        <v>1152</v>
       </c>
       <c r="E176" s="38" t="s">
         <v>26</v>
       </c>
       <c r="F176" s="38" t="s">
         <v>27</v>
       </c>
       <c r="G176" s="38">
-        <v>48532</v>
+        <v>48502</v>
       </c>
       <c r="H176" s="38" t="s">
         <v>629</v>
       </c>
       <c r="I176" s="38" t="s">
         <v>630</v>
       </c>
       <c r="J176" s="38" t="s">
         <v>1005</v>
       </c>
       <c r="K176" s="38" t="s">
         <v>128</v>
       </c>
       <c r="L176" s="38" t="s">
         <v>914</v>
       </c>
       <c r="M176" s="38" t="s">
         <v>30</v>
       </c>
       <c r="N176" s="38" t="s">
         <v>30</v>
       </c>
       <c r="O176" s="38" t="s">
         <v>31</v>
       </c>
@@ -37003,60 +37006,60 @@
       </c>
       <c r="O67" s="38" t="s">
         <v>31</v>
       </c>
       <c r="P67" s="39" t="s">
         <v>32</v>
       </c>
       <c r="Q67" s="38" t="s">
         <v>30</v>
       </c>
       <c r="R67" s="38" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="68" spans="1:18" s="4" customFormat="1" ht="67.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="38" t="s">
         <v>757</v>
       </c>
       <c r="B68" s="38" t="s">
         <v>627</v>
       </c>
       <c r="C68" s="38" t="s">
         <v>627</v>
       </c>
       <c r="D68" s="38" t="s">
-        <v>628</v>
+        <v>1152</v>
       </c>
       <c r="E68" s="38" t="s">
         <v>26</v>
       </c>
       <c r="F68" s="38" t="s">
         <v>27</v>
       </c>
       <c r="G68" s="38">
-        <v>48532</v>
+        <v>48502</v>
       </c>
       <c r="H68" s="38" t="s">
         <v>629</v>
       </c>
       <c r="I68" s="38" t="s">
         <v>630</v>
       </c>
       <c r="J68" s="38" t="s">
         <v>631</v>
       </c>
       <c r="K68" s="38" t="s">
         <v>744</v>
       </c>
       <c r="L68" s="38" t="s">
         <v>914</v>
       </c>
       <c r="M68" s="38" t="s">
         <v>30</v>
       </c>
       <c r="N68" s="38" t="s">
         <v>30</v>
       </c>
       <c r="O68" s="38" t="s">
         <v>31</v>
       </c>
@@ -38683,2223 +38686,2189 @@
       </c>
       <c r="N3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="O3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="P3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q3" s="3" t="s">
         <v>18</v>
       </c>
       <c r="R3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="S3" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B4" s="38" t="s">
-        <v>780</v>
+        <v>101</v>
       </c>
       <c r="C4" s="38" t="s">
-        <v>1147</v>
+        <v>782</v>
       </c>
       <c r="D4" s="38" t="s">
-        <v>1148</v>
+        <v>783</v>
       </c>
       <c r="E4" s="38" t="s">
-        <v>1149</v>
+        <v>784</v>
       </c>
       <c r="F4" s="38" t="s">
-        <v>26</v>
+        <v>785</v>
       </c>
       <c r="G4" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="38">
-        <v>48532</v>
+        <v>48207</v>
       </c>
       <c r="I4" s="38" t="s">
-        <v>1150</v>
+        <v>786</v>
       </c>
       <c r="J4" s="38" t="s">
-        <v>30</v>
+        <v>787</v>
       </c>
       <c r="K4" s="38" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="L4" s="38"/>
+        <v>1070</v>
+      </c>
+      <c r="L4" s="38" t="s">
+        <v>1071</v>
+      </c>
       <c r="M4" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N4" s="38" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="O4" s="38" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="P4" s="38" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="Q4" s="39" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="R4" s="38" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="S4" s="38"/>
+        <v>30</v>
+      </c>
+      <c r="S4" s="38" t="s">
+        <v>789</v>
+      </c>
     </row>
     <row r="5" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="38" t="s">
-        <v>101</v>
+        <v>790</v>
       </c>
       <c r="C5" s="38" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="D5" s="38" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="E5" s="38" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="F5" s="38" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="G5" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H5" s="38">
-        <v>48207</v>
+        <v>48180</v>
       </c>
       <c r="I5" s="38" t="s">
-        <v>786</v>
+        <v>1072</v>
       </c>
       <c r="J5" s="38" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="K5" s="38" t="s">
-        <v>1070</v>
+        <v>795</v>
       </c>
       <c r="L5" s="38" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="M5" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N5" s="38" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P5" s="38" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Q5" s="39" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="R5" s="38" t="s">
-        <v>30</v>
+        <v>796</v>
       </c>
       <c r="S5" s="38" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="6" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>790</v>
       </c>
       <c r="C6" s="38" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="D6" s="38" t="s">
-        <v>791</v>
+        <v>1074</v>
       </c>
       <c r="E6" s="38" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="F6" s="38" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="G6" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="H6" s="38">
-        <v>48180</v>
+      <c r="H6" s="38" t="s">
+        <v>800</v>
       </c>
       <c r="I6" s="38" t="s">
-        <v>1072</v>
+        <v>801</v>
       </c>
       <c r="J6" s="38" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="K6" s="38" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="L6" s="38" t="s">
         <v>1073</v>
       </c>
       <c r="M6" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N6" s="38" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="O6" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P6" s="38" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q6" s="39" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="R6" s="38" t="s">
-        <v>796</v>
+        <v>30</v>
       </c>
       <c r="S6" s="38" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
     </row>
     <row r="7" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="38" t="s">
-        <v>790</v>
+        <v>569</v>
       </c>
       <c r="C7" s="38" t="s">
-        <v>797</v>
+        <v>1075</v>
       </c>
       <c r="D7" s="38" t="s">
-        <v>1074</v>
+        <v>805</v>
       </c>
       <c r="E7" s="38" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="F7" s="38" t="s">
-        <v>799</v>
+        <v>785</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="38" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="I7" s="38" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="J7" s="38" t="s">
-        <v>802</v>
+        <v>1076</v>
       </c>
       <c r="K7" s="38" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="L7" s="38" t="s">
-        <v>1073</v>
+        <v>744</v>
       </c>
       <c r="M7" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N7" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O7" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P7" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q7" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R7" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S7" s="38" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C8" s="38" t="s">
-        <v>1075</v>
+        <v>810</v>
       </c>
       <c r="D8" s="38" t="s">
-        <v>805</v>
+        <v>889</v>
       </c>
       <c r="E8" s="38" t="s">
-        <v>806</v>
+        <v>890</v>
       </c>
       <c r="F8" s="38" t="s">
-        <v>785</v>
+        <v>811</v>
       </c>
       <c r="G8" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H8" s="38" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="I8" s="38" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="J8" s="38" t="s">
-        <v>1076</v>
+        <v>30</v>
       </c>
       <c r="K8" s="38" t="s">
-        <v>809</v>
+        <v>891</v>
       </c>
       <c r="L8" s="38" t="s">
         <v>744</v>
       </c>
       <c r="M8" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N8" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O8" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P8" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q8" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R8" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S8" s="38" t="s">
-        <v>789</v>
+        <v>870</v>
       </c>
     </row>
     <row r="9" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C9" s="38" t="s">
-        <v>810</v>
+        <v>1077</v>
       </c>
       <c r="D9" s="38" t="s">
-        <v>889</v>
+        <v>814</v>
       </c>
       <c r="E9" s="38" t="s">
-        <v>890</v>
+        <v>815</v>
       </c>
       <c r="F9" s="38" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="G9" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="H9" s="38" t="s">
-        <v>812</v>
+      <c r="H9" s="38">
+        <v>48879</v>
       </c>
       <c r="I9" s="38" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="J9" s="38" t="s">
-        <v>30</v>
+        <v>818</v>
       </c>
       <c r="K9" s="38" t="s">
-        <v>891</v>
+        <v>819</v>
       </c>
       <c r="L9" s="38" t="s">
-        <v>744</v>
+        <v>152</v>
       </c>
       <c r="M9" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N9" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O9" s="38" t="s">
-        <v>30</v>
+        <v>153</v>
       </c>
       <c r="P9" s="38" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="Q9" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R9" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S9" s="38" t="s">
-        <v>870</v>
+        <v>471</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C10" s="38" t="s">
         <v>1077</v>
       </c>
       <c r="D10" s="38" t="s">
-        <v>814</v>
+        <v>1078</v>
       </c>
       <c r="E10" s="38" t="s">
-        <v>815</v>
+        <v>893</v>
       </c>
       <c r="F10" s="38" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="G10" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="H10" s="38">
-        <v>48879</v>
+      <c r="H10" s="38" t="s">
+        <v>821</v>
       </c>
       <c r="I10" s="38" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="J10" s="38" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="K10" s="38" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="L10" s="38" t="s">
-        <v>152</v>
+        <v>744</v>
       </c>
       <c r="M10" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N10" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O10" s="38" t="s">
-        <v>153</v>
+        <v>30</v>
       </c>
       <c r="P10" s="38" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="Q10" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R10" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S10" s="38" t="s">
-        <v>471</v>
+        <v>825</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C11" s="38" t="s">
-        <v>1077</v>
+        <v>826</v>
       </c>
       <c r="D11" s="38" t="s">
-        <v>1078</v>
+        <v>571</v>
       </c>
       <c r="E11" s="38" t="s">
-        <v>893</v>
+        <v>827</v>
       </c>
       <c r="F11" s="38" t="s">
-        <v>820</v>
+        <v>105</v>
       </c>
       <c r="G11" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="38" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="I11" s="38" t="s">
-        <v>822</v>
+        <v>1079</v>
       </c>
       <c r="J11" s="38" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
       <c r="K11" s="38" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="L11" s="38" t="s">
         <v>744</v>
       </c>
       <c r="M11" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N11" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P11" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q11" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R11" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S11" s="38" t="s">
-        <v>825</v>
+        <v>105</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C12" s="38" t="s">
-        <v>826</v>
+        <v>1080</v>
       </c>
       <c r="D12" s="38" t="s">
-        <v>571</v>
+        <v>1081</v>
       </c>
       <c r="E12" s="38" t="s">
-        <v>827</v>
+        <v>1082</v>
       </c>
       <c r="F12" s="38" t="s">
-        <v>105</v>
+        <v>832</v>
       </c>
       <c r="G12" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H12" s="38" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="I12" s="38" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="J12" s="38" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="K12" s="38" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="L12" s="38" t="s">
-        <v>744</v>
+        <v>152</v>
       </c>
       <c r="M12" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N12" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="38" t="s">
-        <v>30</v>
+        <v>1084</v>
       </c>
       <c r="P12" s="38" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="Q12" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R12" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S12" s="38" t="s">
-        <v>105</v>
+        <v>825</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C13" s="38" t="s">
-        <v>1080</v>
+        <v>983</v>
       </c>
       <c r="D13" s="38" t="s">
-        <v>1081</v>
+        <v>1085</v>
       </c>
       <c r="E13" s="38" t="s">
-        <v>1082</v>
+        <v>836</v>
       </c>
       <c r="F13" s="38" t="s">
-        <v>832</v>
+        <v>772</v>
       </c>
       <c r="G13" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H13" s="38" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="I13" s="38" t="s">
-        <v>1083</v>
+        <v>838</v>
       </c>
       <c r="J13" s="38" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="K13" s="38" t="s">
-        <v>835</v>
+        <v>840</v>
       </c>
       <c r="L13" s="38" t="s">
         <v>152</v>
       </c>
       <c r="M13" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N13" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="38" t="s">
-        <v>1084</v>
+        <v>984</v>
       </c>
       <c r="P13" s="38" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="Q13" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R13" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S13" s="38" t="s">
-        <v>825</v>
+        <v>772</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C14" s="38" t="s">
-        <v>983</v>
+        <v>1086</v>
       </c>
       <c r="D14" s="38" t="s">
-        <v>1085</v>
+        <v>841</v>
       </c>
       <c r="E14" s="38" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="F14" s="38" t="s">
-        <v>772</v>
+        <v>804</v>
       </c>
       <c r="G14" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="H14" s="38" t="s">
-        <v>837</v>
+      <c r="H14" s="38">
+        <v>49009</v>
       </c>
       <c r="I14" s="38" t="s">
-        <v>838</v>
+        <v>1087</v>
       </c>
       <c r="J14" s="38" t="s">
-        <v>839</v>
+        <v>30</v>
       </c>
       <c r="K14" s="38" t="s">
-        <v>840</v>
+        <v>1088</v>
       </c>
       <c r="L14" s="38" t="s">
         <v>152</v>
       </c>
       <c r="M14" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N14" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O14" s="38" t="s">
-        <v>984</v>
+        <v>1084</v>
       </c>
       <c r="P14" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q14" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R14" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S14" s="38" t="s">
-        <v>772</v>
+        <v>804</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C15" s="38" t="s">
-        <v>1086</v>
+        <v>843</v>
       </c>
       <c r="D15" s="38" t="s">
-        <v>841</v>
+        <v>571</v>
       </c>
       <c r="E15" s="38" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="F15" s="38" t="s">
-        <v>804</v>
+        <v>845</v>
       </c>
       <c r="G15" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="H15" s="38">
-        <v>49009</v>
+      <c r="H15" s="38" t="s">
+        <v>846</v>
       </c>
       <c r="I15" s="38" t="s">
-        <v>1087</v>
+        <v>847</v>
       </c>
       <c r="J15" s="38" t="s">
-        <v>30</v>
+        <v>848</v>
       </c>
       <c r="K15" s="38" t="s">
-        <v>1088</v>
+        <v>849</v>
       </c>
       <c r="L15" s="38" t="s">
         <v>152</v>
       </c>
       <c r="M15" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N15" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O15" s="38" t="s">
-        <v>1084</v>
+        <v>30</v>
       </c>
       <c r="P15" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q15" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R15" s="38" t="s">
-        <v>30</v>
+        <v>850</v>
       </c>
       <c r="S15" s="38" t="s">
-        <v>804</v>
+        <v>851</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C16" s="38" t="s">
-        <v>843</v>
+        <v>1089</v>
       </c>
       <c r="D16" s="38" t="s">
-        <v>571</v>
+        <v>852</v>
       </c>
       <c r="E16" s="38" t="s">
-        <v>844</v>
+        <v>853</v>
       </c>
       <c r="F16" s="38" t="s">
-        <v>845</v>
+        <v>854</v>
       </c>
       <c r="G16" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="H16" s="38" t="s">
-        <v>846</v>
+      <c r="H16" s="38">
+        <v>48124</v>
       </c>
       <c r="I16" s="38" t="s">
-        <v>847</v>
+        <v>855</v>
       </c>
       <c r="J16" s="38" t="s">
-        <v>848</v>
+        <v>856</v>
       </c>
       <c r="K16" s="38" t="s">
-        <v>849</v>
+        <v>857</v>
       </c>
       <c r="L16" s="38" t="s">
-        <v>152</v>
+        <v>744</v>
       </c>
       <c r="M16" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N16" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O16" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P16" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q16" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R16" s="38" t="s">
-        <v>850</v>
+        <v>30</v>
       </c>
       <c r="S16" s="38" t="s">
-        <v>851</v>
+        <v>858</v>
       </c>
     </row>
     <row r="17" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C17" s="38" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="D17" s="38" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="E17" s="38" t="s">
-        <v>853</v>
+        <v>896</v>
       </c>
       <c r="F17" s="38" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="G17" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="H17" s="38">
-        <v>48124</v>
+      <c r="H17" s="38" t="s">
+        <v>861</v>
       </c>
       <c r="I17" s="38" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="J17" s="38" t="s">
-        <v>856</v>
+        <v>1091</v>
       </c>
       <c r="K17" s="38" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
       <c r="L17" s="38" t="s">
         <v>744</v>
       </c>
       <c r="M17" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N17" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O17" s="38" t="s">
-        <v>30</v>
+        <v>1092</v>
       </c>
       <c r="P17" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q17" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R17" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S17" s="38" t="s">
-        <v>858</v>
+        <v>864</v>
       </c>
     </row>
     <row r="18" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C18" s="38" t="s">
-        <v>1090</v>
+        <v>1126</v>
       </c>
       <c r="D18" s="38" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="E18" s="38" t="s">
-        <v>896</v>
+        <v>867</v>
       </c>
       <c r="F18" s="38" t="s">
-        <v>860</v>
+        <v>811</v>
       </c>
       <c r="G18" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H18" s="38" t="s">
-        <v>861</v>
+        <v>1093</v>
       </c>
       <c r="I18" s="38" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
       <c r="J18" s="38" t="s">
-        <v>1091</v>
+        <v>869</v>
       </c>
       <c r="K18" s="38" t="s">
-        <v>863</v>
+        <v>1094</v>
       </c>
       <c r="L18" s="38" t="s">
         <v>744</v>
       </c>
       <c r="M18" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N18" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O18" s="38" t="s">
-        <v>1092</v>
+        <v>30</v>
       </c>
       <c r="P18" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q18" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R18" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S18" s="38" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
     </row>
     <row r="19" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="38" t="s">
+      <c r="A19" s="42" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="38" t="s">
-        <v>569</v>
+        <v>871</v>
       </c>
       <c r="C19" s="38" t="s">
-        <v>1126</v>
+        <v>1077</v>
       </c>
       <c r="D19" s="38" t="s">
-        <v>866</v>
+        <v>814</v>
       </c>
       <c r="E19" s="38" t="s">
-        <v>867</v>
+        <v>1097</v>
       </c>
       <c r="F19" s="38" t="s">
-        <v>811</v>
+        <v>912</v>
       </c>
       <c r="G19" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="H19" s="38" t="s">
-        <v>1093</v>
+      <c r="H19" s="38">
+        <v>48910</v>
       </c>
       <c r="I19" s="38" t="s">
-        <v>868</v>
+        <v>1095</v>
       </c>
       <c r="J19" s="38" t="s">
-        <v>869</v>
+        <v>1096</v>
       </c>
       <c r="K19" s="38" t="s">
-        <v>1094</v>
+        <v>819</v>
       </c>
       <c r="L19" s="38" t="s">
-        <v>744</v>
+        <v>39</v>
       </c>
       <c r="M19" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N19" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O19" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P19" s="38" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Q19" s="39" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="R19" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S19" s="38" t="s">
-        <v>870</v>
+        <v>913</v>
       </c>
     </row>
     <row r="20" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="42" t="s">
+      <c r="A20" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="38" t="s">
-        <v>871</v>
+        <v>638</v>
       </c>
       <c r="C20" s="38" t="s">
-        <v>1077</v>
+        <v>782</v>
       </c>
       <c r="D20" s="38" t="s">
-        <v>814</v>
+        <v>783</v>
       </c>
       <c r="E20" s="38" t="s">
-        <v>1097</v>
+        <v>784</v>
       </c>
       <c r="F20" s="38" t="s">
-        <v>912</v>
+        <v>785</v>
       </c>
       <c r="G20" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H20" s="38">
-        <v>48910</v>
+        <v>48207</v>
       </c>
       <c r="I20" s="38" t="s">
-        <v>1095</v>
+        <v>786</v>
       </c>
       <c r="J20" s="38" t="s">
-        <v>1096</v>
+        <v>787</v>
       </c>
       <c r="K20" s="38" t="s">
-        <v>819</v>
+        <v>788</v>
       </c>
       <c r="L20" s="38" t="s">
-        <v>39</v>
+        <v>1071</v>
       </c>
       <c r="M20" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N20" s="38" t="s">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="O20" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P20" s="38" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q20" s="39" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="R20" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S20" s="38" t="s">
-        <v>913</v>
+        <v>789</v>
       </c>
     </row>
     <row r="21" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="38" t="s">
-        <v>21</v>
+        <v>679</v>
       </c>
       <c r="B21" s="38" t="s">
-        <v>638</v>
+        <v>728</v>
       </c>
       <c r="C21" s="38" t="s">
-        <v>782</v>
+        <v>1098</v>
       </c>
       <c r="D21" s="38" t="s">
-        <v>783</v>
+        <v>1099</v>
       </c>
       <c r="E21" s="38" t="s">
-        <v>784</v>
+        <v>877</v>
       </c>
       <c r="F21" s="38" t="s">
-        <v>785</v>
+        <v>878</v>
       </c>
       <c r="G21" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H21" s="38">
-        <v>48207</v>
-[...5 lines deleted...]
-        <v>787</v>
+        <v>48342</v>
+      </c>
+      <c r="I21" s="38">
+        <v>2482542616</v>
+      </c>
+      <c r="J21" s="38">
+        <v>2489200386</v>
       </c>
       <c r="K21" s="38" t="s">
-        <v>788</v>
+        <v>1142</v>
       </c>
       <c r="L21" s="38" t="s">
-        <v>1071</v>
+        <v>686</v>
       </c>
       <c r="M21" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N21" s="38" t="s">
         <v>30</v>
       </c>
       <c r="O21" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P21" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q21" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R21" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S21" s="38" t="s">
-        <v>789</v>
+        <v>825</v>
       </c>
     </row>
     <row r="22" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B22" s="38" t="s">
         <v>728</v>
       </c>
       <c r="C22" s="38" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="D22" s="38" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="E22" s="38" t="s">
-        <v>877</v>
+        <v>1101</v>
       </c>
       <c r="F22" s="38" t="s">
-        <v>878</v>
+        <v>1102</v>
       </c>
       <c r="G22" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H22" s="38">
-        <v>48342</v>
-[...5 lines deleted...]
-        <v>2489200386</v>
+        <v>48034</v>
+      </c>
+      <c r="I22" s="38" t="s">
+        <v>1103</v>
+      </c>
+      <c r="J22" s="38" t="s">
+        <v>1104</v>
       </c>
       <c r="K22" s="38" t="s">
-        <v>1142</v>
+        <v>1105</v>
       </c>
       <c r="L22" s="38" t="s">
         <v>686</v>
       </c>
       <c r="M22" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N22" s="38" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="O22" s="38" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="P22" s="38" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="Q22" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R22" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S22" s="38" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="23" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>728</v>
       </c>
       <c r="C23" s="38" t="s">
-        <v>1100</v>
+        <v>879</v>
       </c>
       <c r="D23" s="38" t="s">
-        <v>1100</v>
+        <v>879</v>
       </c>
       <c r="E23" s="38" t="s">
-        <v>1101</v>
+        <v>1106</v>
       </c>
       <c r="F23" s="38" t="s">
-        <v>1102</v>
+        <v>880</v>
       </c>
       <c r="G23" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H23" s="38">
-        <v>48034</v>
+        <v>48316</v>
       </c>
       <c r="I23" s="38" t="s">
-        <v>1103</v>
+        <v>881</v>
       </c>
       <c r="J23" s="38" t="s">
-        <v>1104</v>
+        <v>882</v>
       </c>
       <c r="K23" s="38" t="s">
-        <v>1105</v>
+        <v>883</v>
       </c>
       <c r="L23" s="38" t="s">
         <v>686</v>
       </c>
       <c r="M23" s="38" t="s">
-        <v>914</v>
+        <v>1107</v>
       </c>
       <c r="N23" s="38" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="O23" s="38" t="s">
-        <v>80</v>
+        <v>1108</v>
       </c>
       <c r="P23" s="38" t="s">
         <v>80</v>
       </c>
       <c r="Q23" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R23" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S23" s="38" t="s">
-        <v>825</v>
+        <v>864</v>
       </c>
     </row>
     <row r="24" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B24" s="38" t="s">
-        <v>728</v>
+        <v>101</v>
       </c>
       <c r="C24" s="38" t="s">
-        <v>879</v>
+        <v>968</v>
       </c>
       <c r="D24" s="38" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="E24" s="38" t="s">
-        <v>1106</v>
+        <v>114</v>
       </c>
       <c r="F24" s="38" t="s">
-        <v>880</v>
+        <v>115</v>
       </c>
       <c r="G24" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="H24" s="38">
-        <v>48316</v>
+      <c r="H24" s="38" t="s">
+        <v>885</v>
       </c>
       <c r="I24" s="38" t="s">
-        <v>881</v>
+        <v>117</v>
       </c>
       <c r="J24" s="38" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="K24" s="38" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="L24" s="38" t="s">
-        <v>686</v>
+        <v>128</v>
       </c>
       <c r="M24" s="38" t="s">
-        <v>1107</v>
+        <v>914</v>
       </c>
       <c r="N24" s="38" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="O24" s="38" t="s">
-        <v>1108</v>
+        <v>30</v>
       </c>
       <c r="P24" s="38" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="Q24" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R24" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S24" s="38" t="s">
-        <v>864</v>
+        <v>825</v>
       </c>
     </row>
     <row r="25" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B25" s="38" t="s">
         <v>101</v>
       </c>
       <c r="C25" s="38" t="s">
-        <v>968</v>
+        <v>782</v>
       </c>
       <c r="D25" s="38" t="s">
-        <v>884</v>
+        <v>783</v>
       </c>
       <c r="E25" s="38" t="s">
-        <v>114</v>
+        <v>784</v>
       </c>
       <c r="F25" s="38" t="s">
-        <v>115</v>
+        <v>785</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="H25" s="38" t="s">
-[...6 lines deleted...]
-        <v>886</v>
+      <c r="H25" s="38">
+        <v>48207</v>
+      </c>
+      <c r="I25" s="38">
+        <v>2483134775</v>
+      </c>
+      <c r="J25" s="38">
+        <v>3135669229</v>
       </c>
       <c r="K25" s="38" t="s">
-        <v>887</v>
+        <v>788</v>
       </c>
       <c r="L25" s="38" t="s">
-        <v>128</v>
+        <v>1071</v>
       </c>
       <c r="M25" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N25" s="38" t="s">
         <v>30</v>
       </c>
       <c r="O25" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P25" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q25" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R25" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S25" s="38" t="s">
-        <v>825</v>
+        <v>789</v>
       </c>
     </row>
     <row r="26" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B26" s="38" t="s">
-        <v>101</v>
+        <v>790</v>
       </c>
       <c r="C26" s="38" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="D26" s="38" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="E26" s="38" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="F26" s="38" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H26" s="38">
-        <v>48207</v>
-[...5 lines deleted...]
-        <v>3135669229</v>
+        <v>48180</v>
+      </c>
+      <c r="I26" s="38" t="s">
+        <v>1072</v>
+      </c>
+      <c r="J26" s="38" t="s">
+        <v>794</v>
       </c>
       <c r="K26" s="38" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="L26" s="38" t="s">
-        <v>1071</v>
+        <v>30</v>
       </c>
       <c r="M26" s="38" t="s">
-        <v>914</v>
+        <v>30</v>
       </c>
       <c r="N26" s="38" t="s">
         <v>30</v>
       </c>
       <c r="O26" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P26" s="38" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Q26" s="39" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="R26" s="38" t="s">
-        <v>30</v>
+        <v>796</v>
       </c>
       <c r="S26" s="38" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="27" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B27" s="38" t="s">
         <v>790</v>
       </c>
       <c r="C27" s="38" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="D27" s="38" t="s">
-        <v>791</v>
+        <v>1074</v>
       </c>
       <c r="E27" s="38" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="F27" s="38" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="H27" s="38">
-        <v>48180</v>
+      <c r="H27" s="38" t="s">
+        <v>800</v>
       </c>
       <c r="I27" s="38" t="s">
-        <v>1072</v>
+        <v>801</v>
       </c>
       <c r="J27" s="38" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="K27" s="38" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="L27" s="38" t="s">
-        <v>30</v>
+        <v>744</v>
       </c>
       <c r="M27" s="38" t="s">
-        <v>30</v>
+        <v>914</v>
       </c>
       <c r="N27" s="38" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O27" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P27" s="38" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="Q27" s="39" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="R27" s="38" t="s">
-        <v>796</v>
+        <v>30</v>
       </c>
       <c r="S27" s="38" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
     </row>
     <row r="28" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B28" s="38" t="s">
-        <v>790</v>
+        <v>569</v>
       </c>
       <c r="C28" s="38" t="s">
-        <v>797</v>
+        <v>1075</v>
       </c>
       <c r="D28" s="38" t="s">
-        <v>1074</v>
+        <v>805</v>
       </c>
       <c r="E28" s="38" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="F28" s="38" t="s">
-        <v>799</v>
+        <v>785</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H28" s="38" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="I28" s="38" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="J28" s="38" t="s">
-        <v>802</v>
+        <v>1076</v>
       </c>
       <c r="K28" s="38" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="L28" s="38" t="s">
         <v>744</v>
       </c>
       <c r="M28" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N28" s="38" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="O28" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P28" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q28" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R28" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S28" s="38" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
     </row>
     <row r="29" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B29" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C29" s="38" t="s">
-        <v>1075</v>
+        <v>810</v>
       </c>
       <c r="D29" s="38" t="s">
-        <v>805</v>
+        <v>889</v>
       </c>
       <c r="E29" s="38" t="s">
-        <v>806</v>
+        <v>890</v>
       </c>
       <c r="F29" s="38" t="s">
-        <v>785</v>
+        <v>811</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H29" s="38" t="s">
-        <v>807</v>
+        <v>812</v>
       </c>
       <c r="I29" s="38" t="s">
-        <v>808</v>
+        <v>813</v>
       </c>
       <c r="J29" s="38" t="s">
-        <v>1076</v>
+        <v>30</v>
       </c>
       <c r="K29" s="38" t="s">
-        <v>809</v>
+        <v>891</v>
       </c>
       <c r="L29" s="38" t="s">
         <v>744</v>
       </c>
       <c r="M29" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N29" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O29" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P29" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q29" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R29" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S29" s="38" t="s">
-        <v>789</v>
+        <v>870</v>
       </c>
     </row>
     <row r="30" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B30" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C30" s="38" t="s">
-        <v>810</v>
+        <v>1077</v>
       </c>
       <c r="D30" s="38" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="E30" s="38" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="F30" s="38" t="s">
-        <v>811</v>
+        <v>820</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H30" s="38" t="s">
-        <v>812</v>
+        <v>821</v>
       </c>
       <c r="I30" s="38" t="s">
-        <v>813</v>
+        <v>822</v>
       </c>
       <c r="J30" s="38" t="s">
-        <v>30</v>
+        <v>1109</v>
       </c>
       <c r="K30" s="38" t="s">
-        <v>891</v>
+        <v>824</v>
       </c>
       <c r="L30" s="38" t="s">
         <v>744</v>
       </c>
       <c r="M30" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N30" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O30" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P30" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q30" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R30" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S30" s="38" t="s">
-        <v>870</v>
+        <v>825</v>
       </c>
     </row>
     <row r="31" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B31" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C31" s="38" t="s">
-        <v>1077</v>
+        <v>826</v>
       </c>
       <c r="D31" s="38" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="E31" s="38" t="s">
-        <v>893</v>
+        <v>827</v>
       </c>
       <c r="F31" s="38" t="s">
-        <v>820</v>
+        <v>105</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H31" s="38" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="I31" s="38" t="s">
-        <v>822</v>
+        <v>1079</v>
       </c>
       <c r="J31" s="38" t="s">
-        <v>1109</v>
+        <v>829</v>
       </c>
       <c r="K31" s="38" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="L31" s="38" t="s">
         <v>744</v>
       </c>
       <c r="M31" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N31" s="38" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="O31" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P31" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q31" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R31" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S31" s="38" t="s">
-        <v>825</v>
+        <v>105</v>
       </c>
     </row>
     <row r="32" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B32" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C32" s="38" t="s">
-        <v>826</v>
+        <v>1080</v>
       </c>
       <c r="D32" s="38" t="s">
-        <v>894</v>
+        <v>831</v>
       </c>
       <c r="E32" s="38" t="s">
-        <v>827</v>
+        <v>1082</v>
       </c>
       <c r="F32" s="38" t="s">
-        <v>105</v>
+        <v>832</v>
       </c>
       <c r="G32" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H32" s="38" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="I32" s="38" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="J32" s="38" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="K32" s="38" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="L32" s="38" t="s">
-        <v>744</v>
+        <v>152</v>
       </c>
       <c r="M32" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N32" s="38" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="O32" s="38" t="s">
-        <v>30</v>
+        <v>1084</v>
       </c>
       <c r="P32" s="38" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="Q32" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R32" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S32" s="38" t="s">
-        <v>105</v>
+        <v>825</v>
       </c>
     </row>
     <row r="33" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B33" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C33" s="38" t="s">
-        <v>1080</v>
+        <v>1089</v>
       </c>
       <c r="D33" s="38" t="s">
-        <v>831</v>
+        <v>852</v>
       </c>
       <c r="E33" s="38" t="s">
-        <v>1082</v>
+        <v>853</v>
       </c>
       <c r="F33" s="38" t="s">
-        <v>832</v>
+        <v>854</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="H33" s="38" t="s">
-        <v>833</v>
+      <c r="H33" s="38">
+        <v>48124</v>
       </c>
       <c r="I33" s="38" t="s">
-        <v>1083</v>
+        <v>855</v>
       </c>
       <c r="J33" s="38" t="s">
-        <v>834</v>
+        <v>856</v>
       </c>
       <c r="K33" s="38" t="s">
-        <v>835</v>
+        <v>857</v>
       </c>
       <c r="L33" s="38" t="s">
-        <v>152</v>
+        <v>744</v>
       </c>
       <c r="M33" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N33" s="38" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="O33" s="38" t="s">
-        <v>1084</v>
+        <v>31</v>
       </c>
       <c r="P33" s="38" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="Q33" s="39" t="s">
-        <v>32</v>
+        <v>888</v>
       </c>
       <c r="R33" s="38" t="s">
-        <v>30</v>
+        <v>888</v>
       </c>
       <c r="S33" s="38" t="s">
-        <v>825</v>
+        <v>789</v>
       </c>
     </row>
     <row r="34" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B34" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C34" s="38" t="s">
-        <v>1089</v>
+        <v>895</v>
       </c>
       <c r="D34" s="38" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="E34" s="38" t="s">
-        <v>853</v>
+        <v>896</v>
       </c>
       <c r="F34" s="38" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="G34" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="H34" s="38">
-        <v>48124</v>
+      <c r="H34" s="38" t="s">
+        <v>861</v>
       </c>
       <c r="I34" s="38" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="J34" s="38" t="s">
-        <v>856</v>
+        <v>1091</v>
       </c>
       <c r="K34" s="38" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
       <c r="L34" s="38" t="s">
         <v>744</v>
       </c>
       <c r="M34" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N34" s="38" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="O34" s="38" t="s">
-        <v>31</v>
+        <v>153</v>
       </c>
       <c r="P34" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q34" s="39" t="s">
-        <v>888</v>
+        <v>32</v>
       </c>
       <c r="R34" s="38" t="s">
-        <v>888</v>
+        <v>30</v>
       </c>
       <c r="S34" s="38" t="s">
-        <v>789</v>
+        <v>858</v>
       </c>
     </row>
     <row r="35" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B35" s="38" t="s">
         <v>569</v>
       </c>
       <c r="C35" s="38" t="s">
-        <v>895</v>
+        <v>865</v>
       </c>
       <c r="D35" s="38" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="E35" s="38" t="s">
-        <v>896</v>
+        <v>867</v>
       </c>
       <c r="F35" s="38" t="s">
-        <v>860</v>
+        <v>811</v>
       </c>
       <c r="G35" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="38" t="s">
-        <v>861</v>
+        <v>1093</v>
       </c>
       <c r="I35" s="38" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
       <c r="J35" s="38" t="s">
-        <v>1091</v>
+        <v>869</v>
       </c>
       <c r="K35" s="38" t="s">
-        <v>863</v>
+        <v>1110</v>
       </c>
       <c r="L35" s="38" t="s">
         <v>744</v>
       </c>
       <c r="M35" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N35" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O35" s="38" t="s">
-        <v>153</v>
+        <v>30</v>
       </c>
       <c r="P35" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q35" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R35" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S35" s="38" t="s">
-        <v>858</v>
+        <v>870</v>
       </c>
     </row>
     <row r="36" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B36" s="38" t="s">
-        <v>569</v>
+        <v>897</v>
       </c>
       <c r="C36" s="38" t="s">
-        <v>865</v>
+        <v>898</v>
       </c>
       <c r="D36" s="38" t="s">
-        <v>866</v>
+        <v>898</v>
       </c>
       <c r="E36" s="38" t="s">
-        <v>867</v>
+        <v>1111</v>
       </c>
       <c r="F36" s="38" t="s">
-        <v>811</v>
+        <v>899</v>
       </c>
       <c r="G36" s="38" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>1093</v>
+        <v>900</v>
+      </c>
+      <c r="H36" s="38">
+        <v>48091</v>
       </c>
       <c r="I36" s="38" t="s">
-        <v>868</v>
+        <v>901</v>
       </c>
       <c r="J36" s="38" t="s">
-        <v>869</v>
+        <v>902</v>
       </c>
       <c r="K36" s="38" t="s">
-        <v>1110</v>
+        <v>903</v>
       </c>
       <c r="L36" s="38" t="s">
-        <v>744</v>
+        <v>904</v>
       </c>
       <c r="M36" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N36" s="38" t="s">
         <v>80</v>
       </c>
       <c r="O36" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P36" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q36" s="39" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="R36" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S36" s="38" t="s">
-        <v>870</v>
+        <v>789</v>
       </c>
     </row>
     <row r="37" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B37" s="38" t="s">
-        <v>897</v>
+        <v>602</v>
       </c>
       <c r="C37" s="38" t="s">
-        <v>898</v>
+        <v>1112</v>
       </c>
       <c r="D37" s="38" t="s">
-        <v>898</v>
+        <v>1113</v>
       </c>
       <c r="E37" s="38" t="s">
-        <v>1111</v>
+        <v>1143</v>
       </c>
       <c r="F37" s="38" t="s">
-        <v>899</v>
+        <v>197</v>
       </c>
       <c r="G37" s="38" t="s">
-        <v>900</v>
+        <v>27</v>
       </c>
       <c r="H37" s="38">
-        <v>48091</v>
+        <v>48519</v>
       </c>
       <c r="I37" s="38" t="s">
-        <v>901</v>
+        <v>1114</v>
       </c>
       <c r="J37" s="38" t="s">
-        <v>902</v>
+        <v>1115</v>
       </c>
       <c r="K37" s="38" t="s">
-        <v>903</v>
+        <v>1116</v>
       </c>
       <c r="L37" s="38" t="s">
-        <v>904</v>
+        <v>744</v>
       </c>
       <c r="M37" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N37" s="38" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="O37" s="38" t="s">
-        <v>30</v>
+        <v>153</v>
       </c>
       <c r="P37" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q37" s="39" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="R37" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S37" s="38" t="s">
-        <v>789</v>
+        <v>825</v>
       </c>
     </row>
     <row r="38" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B38" s="38" t="s">
-        <v>602</v>
+        <v>768</v>
       </c>
       <c r="C38" s="38" t="s">
-        <v>1112</v>
+        <v>614</v>
       </c>
       <c r="D38" s="38" t="s">
-        <v>1113</v>
+        <v>615</v>
       </c>
       <c r="E38" s="38" t="s">
-        <v>1143</v>
+        <v>907</v>
       </c>
       <c r="F38" s="38" t="s">
-        <v>197</v>
+        <v>908</v>
       </c>
       <c r="G38" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="38">
-        <v>48519</v>
+        <v>48436</v>
       </c>
       <c r="I38" s="38" t="s">
-        <v>1114</v>
+        <v>909</v>
       </c>
       <c r="J38" s="38" t="s">
-        <v>1115</v>
+        <v>910</v>
       </c>
       <c r="K38" s="38" t="s">
-        <v>1116</v>
+        <v>618</v>
       </c>
       <c r="L38" s="38" t="s">
         <v>744</v>
       </c>
       <c r="M38" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N38" s="38" t="s">
         <v>31</v>
       </c>
       <c r="O38" s="38" t="s">
-        <v>153</v>
+        <v>30</v>
       </c>
       <c r="P38" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q38" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R38" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S38" s="38" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="39" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="38" t="s">
         <v>679</v>
       </c>
       <c r="B39" s="38" t="s">
-        <v>768</v>
+        <v>638</v>
       </c>
       <c r="C39" s="38" t="s">
-        <v>614</v>
+        <v>782</v>
       </c>
       <c r="D39" s="38" t="s">
-        <v>615</v>
+        <v>783</v>
       </c>
       <c r="E39" s="38" t="s">
-        <v>907</v>
+        <v>784</v>
       </c>
       <c r="F39" s="38" t="s">
-        <v>908</v>
+        <v>785</v>
       </c>
       <c r="G39" s="38" t="s">
         <v>27</v>
       </c>
       <c r="H39" s="38">
-        <v>48436</v>
+        <v>48207</v>
       </c>
       <c r="I39" s="38" t="s">
-        <v>909</v>
+        <v>786</v>
       </c>
       <c r="J39" s="38" t="s">
-        <v>910</v>
+        <v>787</v>
       </c>
       <c r="K39" s="38" t="s">
-        <v>618</v>
+        <v>788</v>
       </c>
       <c r="L39" s="38" t="s">
         <v>744</v>
       </c>
       <c r="M39" s="38" t="s">
         <v>914</v>
       </c>
       <c r="N39" s="38" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="O39" s="38" t="s">
         <v>30</v>
       </c>
       <c r="P39" s="38" t="s">
         <v>31</v>
       </c>
       <c r="Q39" s="39" t="s">
         <v>32</v>
       </c>
       <c r="R39" s="38" t="s">
         <v>30</v>
       </c>
       <c r="S39" s="38" t="s">
-        <v>825</v>
+        <v>789</v>
       </c>
     </row>
     <row r="40" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="38" t="s">
-[...55 lines deleted...]
-      </c>
+      <c r="A40" s="38"/>
+      <c r="B40" s="38"/>
+      <c r="C40" s="38"/>
+      <c r="D40" s="38"/>
+      <c r="E40" s="38"/>
+      <c r="F40" s="38"/>
+      <c r="G40" s="38"/>
+      <c r="H40" s="38"/>
+      <c r="I40" s="38"/>
+      <c r="J40" s="38"/>
+      <c r="K40" s="38"/>
+      <c r="L40" s="38"/>
+      <c r="M40" s="38"/>
+      <c r="N40" s="38"/>
+      <c r="O40" s="38"/>
+      <c r="P40" s="38"/>
+      <c r="Q40" s="39"/>
+      <c r="R40" s="38"/>
+      <c r="S40" s="38"/>
     </row>
     <row r="41" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="38"/>
       <c r="B41" s="38"/>
       <c r="C41" s="38"/>
       <c r="D41" s="38"/>
       <c r="E41" s="38"/>
       <c r="F41" s="38"/>
       <c r="G41" s="38"/>
       <c r="H41" s="38"/>
       <c r="I41" s="38"/>
       <c r="J41" s="38"/>
       <c r="K41" s="38"/>
       <c r="L41" s="38"/>
       <c r="M41" s="38"/>
       <c r="N41" s="38"/>
       <c r="O41" s="38"/>
       <c r="P41" s="38"/>
       <c r="Q41" s="39"/>
       <c r="R41" s="38"/>
       <c r="S41" s="38"/>
     </row>
     <row r="42" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="38"/>
       <c r="B42" s="38"/>